--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518078</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1061/9780784485262.085</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Application of Graph Convolutional Networks to Classification of Building Code Requirements</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Fan; Zhang, Jiansong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>836 to 845</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9780784485262</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A building must meet various requirements during the design and construction process to ensure the benefits of stakeholders and well-being of construction workers and occupants. These requirements may come from different functional areas such as structure, electricity, and fire protection, and focus on different building materials, such as concrete, steel, and glass. They may overlap or even conflict with each other. In order to identify the sources and focus of building code requirements and further clarify the relationships between them, this paper presents some recent results on using graphic convolutional networks (GCN) to classify building code requirements. One hundred building code provisions were randomly selected from the International Building Code 2015 and labeled into six categories manually, and a cutting-edge GCN model was trained to classify them. Experimental results showed an average precision of 91.67% and an average recall of 94.44% when 10% of the data was used for testing, which is comparable to the 84.30% precision and 97.30% recall of the state-of-the-art machine learning-based approaches applied on construction document classification. The effect of the size of training data on testing accuracy was also discussed in this paper.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1827733</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Civil Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Des Moines, Iowa</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>