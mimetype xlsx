--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518165</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gmd-17-3409-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>cfr (v2024.1.26): a Python package for climate field reconstruction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Feng; Emile-Geay, Julien; Hakim, Gregory J; Guillot, Dominique; Khider, Deborah; Tardif, Robert; Perkins, Walter A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geoscientific Model Development</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3409 to 3431</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1991-9603</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Climate field reconstruction (CFR) refers to the estimation of spatiotemporal climate fields (such as surface temperature) from a collection of pointwise paleoclimate proxy datasets. Such reconstructions can provide rich information on climate dynamics and provide an out-of-sample validation of climate models. However, most CFR workflows are complex and time-consuming, as they involve (i) preprocessing of the proxy records, climate model simulations, and instrumental observations; (ii) application of one or more statistical methods; and (iii) analysis and visualization of the reconstruction results. Historically, this process has lacked transparency and accessibility, limiting reproducibility and experimentation by non-specialists. This article presents an open-source and object-oriented Python package called cfr that aims to make CFR workflows easy to understand and conduct, saving climatologists from technical details and facilitating efficient and reproducible research. cfr provides user-friendly utilities for common CFR tasks such as proxy and climate data analysis and visualization, proxy system modeling, and modularized workflows for multiple reconstruction methods, enabling methodological intercomparisons within the same framework. The package is supported with extensive documentation of the application programming interface (API) and a growing number of tutorial notebooks illustrating its usage. As an example, we present two cfr-driven reconstruction experiments using the PAGES 2k temperature database applying the last millennium reanalysis (LMR) paleoclimate data assimilation (PDA) framework and the graphical expectation–maximization (GraphEM) algorithm, respectively.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202777; 2303530; 1948822</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geoscientific Model Development</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>