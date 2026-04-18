--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518308</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00205-023-01951-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Traveling Wave Solutions to the One-Phase Muskat Problem: Existence and Stability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Huy Q; Tice, Ian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Archive for Rational Mechanics and Analysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-9527</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study the Muskat problem for one fluid in an arbitrary dimension, bounded below by a flat bed and above by a free boundary given as a graph. In addition to a fixed uniform gravitational field, the fluid is acted upon by a generic force field in the bulk and an external pressure on the free boundary, both of which are posited to be in traveling wave form. We prove that, for sufficiently small force and pressure data in Sobolev spaces, there exists a locally unique traveling wave solution in Sobolev-type spaces. The free boundary of the traveling wave solutions is either periodic or asymptotically flat at spatial infinity. Moreover, we prove that small periodic traveling wave solutions induced by external pressure only are asymptotically stable. These results provide the first class of nontrivial stable solutions for the problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204912; 2205710</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>