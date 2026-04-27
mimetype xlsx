--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518429</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s42234-023-00140-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microfluidic compartmentalization of rat vagal afferent neurons to model gut-brain axis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Girardi, Gregory; Zumpano, Danielle; Raybould, Helen; Seker, Erkin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioelectronic Medicine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2332-8886</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Background&lt;/title&gt;&lt;p&gt;Vagal afferent neurons represent the key neurosensory branch of the gut-brain axis, which describes the bidirectional communication between the gastrointestinal system and the brain. These neurons are important for detecting and relaying sensory information from the periphery to the central nervous system to modulate feeding behavior, metabolism, and inflammation. Confounding variables complicate the process of isolating the role of the vagal afferents in mediating these physiological processes. Therefore, we developed a microfluidic model of the sensory branch of the gut-brain axis. We show that this microfluidic model successfully compartmentalizes the cell body and neurite terminals of the neurons, thereby simulates the anatomical layout of these neurons to more accurately study physiologically-relevant processes.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;We implemented a primary rat vagal afferent neuron culture into a microfluidic platform consisting of two concentric chambers interconnected with radial microchannels. The microfluidic platform separated cell bodies from neurite terminals of vagal afferent neurons. We then introduced physiologically-relevant gastrointestinal effector molecules at the nerve terminals and assessed their retrograde transport along the neurite or capacity to elicit an electrophysiological response using live cell calcium imaging.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;The angle of microchannel outlets dictated the probability of neurites growing into a chamber versus tracking along chamber walls. When the neurite terminals were exposed to fluorescently-labeled cholera toxin subunit B, the proteins were taken up and retrogradely transported along the neurites over the course of 24 h. Additionally, mechanical perturbation (e.g., rinsing) of the neurite terminals significantly increased intracellular calcium concentration in the distal soma. Finally, membrane-displayed receptor for capsaicin was expressed and trafficked along newly projected neurites, as revealed by confocal microscopy.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;In this work, we developed a microfluidic device that can recapitulate the anatomical layout of vagal afferent neurons in vitro. We demonstrated two physiologically-relevant applications of the platforms: retrograde transport and electrophysiological response. We expect this tool to enable controlled studies on the role of vagal afferent neurons in the gut-brain axis.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003849</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BMC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>