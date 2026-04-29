--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518481</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Observing gestures during L2 word learning facilitates differentiation between unfamiliar speech sounds and word meanings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morett, Laura M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Goldwater, M; Angora, F; Hayes, B; Ong, D</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Cognitive Science Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study investigated how observing pitch gestures conveying lexical tones and representational gestures conveying word meanings when learning L2 Mandarin words differing in lexical tone affects their subsequent semantic and phonological processing in L1 English speakers using the N400 event-related potential (ERP). Larger N400s for English target words mismatching vs. matching Mandarin prime words in meaning were observed for words learned with pitch and representational gesture, but not no gesture. Additionally, larger N400s for Mandarin target words mismatching vs. matching Mandarin prime words in lexical tone were observed for words learned with pitch gesture, but not representational or no gesture. These findings provide the first ERP evidence that observing gestures conveying phonological and semantic information during L2 word learning enhances subsequent phonological and semantic processing of learned L2 words.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2140073</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cognitive Science Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Austin, TX</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>