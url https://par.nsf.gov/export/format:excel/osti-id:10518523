--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518523</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3610535</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving Node Classification Accuracy of GNN through Input and Output Intervention</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chowdhury, Anjan; Srinivasan, Sriram; Mukherjee, Animesh; Bhowmick, Sanjukta; Ghosh, Kuntal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Knowledge Discovery from Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 31</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1556-4681</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Graph Neural Networks (GNNs) are a popular machine learning framework for solving various graph processing applications. This framework exploits both the graph topology and the feature vectors of the nodes. One of the important applications of GNN is in the semi-supervised node classification task. The accuracy of the node classification using GNN depends on (i) the number and (ii) the choice of the training nodes. In this article, we demonstrate that increasing the training nodes by selecting nodes from the same class that are spread out across non-contiguous subgraphs, can significantly improve the accuracy. We accomplish this by presenting a novel input intervention technique that can be used in conjunction with different GNN classification methods to increase the non-contiguous training nodes and, thereby, improve the accuracy. We also present an output intervention technique to identify misclassified nodes and relabel them with their potentially correct labels. We demonstrate on real-world networks that our proposed methods, both individually and collectively, significantly improve the accuracy in comparison to the baseline GNN algorithms. Both our methods are agnostic. Apart from the initial set of training nodes generated by the baseline GNN methods, our techniques do not need any other extra knowledge about the classes of the nodes. Thus, our methods are modular and can be used as pre-and post-processing steps with many of the currently available GNN methods to improve their accuracy.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1956373</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>