--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-40684-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Machine learning the microscopic form of nematic order in twisted double-bilayer graphene</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sobral, João Augusto; Obernauer, Stefan; Turkel, Simon; Pasupathy, Abhay N; Scheurer, Mathias S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Modern scanning probe techniques, such as scanning tunneling microscopy, provide access to a large amount of data encoding the underlying physics of quantum matter. In this work, we show how convolutional neural networks can be used to learn effective theoretical models from scanning tunneling microscopy data on correlated moiré superlattices. Moiré systems are particularly well suited for this task as their increased lattice constant provides access to intra-unit-cell physics, while their tunability allows for the collection of high-dimensional data sets from a single sample. Using electronic nematic order in twisted double-bilayer graphene as an example, we show that incorporating correlations between the local density of states at different energies allows convolutional neural networks not only to learn the microscopic nematic order parameter, but also to distinguish it from heterostrain. These results demonstrate that neural networks are a powerful method for investigating the microscopic details of correlated phenomena in moiré systems and beyond.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004691</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Comm</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>