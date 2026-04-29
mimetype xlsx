--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518734</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Concentration and moment inequalities for heavy-tailed random matrices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Minsker, Stanislav; Shen, Yiqiu; Wahl, Martin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>arXivorg</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2331-8422</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We prove Fuk-Nagaev and Rosenthal-type inequalities for the sums of indepen- dent random matrices, focusing on the situation when the norms of the matrices possess finite moments of only low orders. Our bounds depend on the “intrinsic” dimensional char- acteristics such as the effective rank, as opposed to the dimension of the ambient space. We illustrate the advantages of such results in several applications, including new moment inequalities for the sample covariance operators of heavy-tailed distributions. Moreover, we demonstrate that our techniques yield sharpened versions of the moment inequalities for empirical processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045068</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>arxiv.org</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>