--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518761</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.langmuir.3c02326</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inorganic Nanoparticles Embedded in Polydimethylsiloxane Nanodroplets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lteif, Sandrine; Nosratabad, Neda A; Wang, Sisi; Xin, Yan; Weigand, Steven J; Mattoussi, Hedi; Schlenoff, Joseph B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Langmuir</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>15748 to 15755</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0743-7463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To stabilize and transport them through complex systems, nanoparticles are often encapsulated in polymeric nanocarriers, which are tailored to specific environments. For example, a hydrophilic polymer capsule maintains circulation and stability of nanoparticles in aqueous environments. A more highly-designed nanocarrier might have a hydrophobic core and a hydrophilic shell to allow transport of hydrophobic nanoparticles and pharmaceuticals through physiological media.  Polydimethylsiloxane, PDMS, is a hydrophobic material in a liquidlike state at room temperature. The preparation of stable, aqueous dispersions of PDMS droplets in water is problematic due to the intense mismatch in surface energies between PDMS and water. The present work describes the encapsulation of hydrophobic metal- and metal oxide nanoparticles within PDMS nanodroplets using flash nanoprecipitation. The PDMS is terminated by amino groups and the nanodroplet is capped with a layer of poly(styrene sulfonate), forming a glassy outer shell. The hydrophobic nanoparticles nucleate PDMS droplet formation, decreasing the droplet size. The resulting nanocomposite nanodroplets are stable in aqueous salt solutions without the use of surfactants. The hierarchical structuring, elucidated with small angle x-ray scattering, offers a new platform for the isolation and transport of hydrophobic molecules and nanoparticles through aqueous systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103703</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>