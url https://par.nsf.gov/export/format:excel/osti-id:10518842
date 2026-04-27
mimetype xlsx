--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10518842</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3651597</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Join Size Bounds using l &lt;sub&gt;p&lt;/sub&gt; -Norms on Degree Sequences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abo_Khamis, Mahmoud; Nakos, Vasileios; Olteanu, Dan; Suciu, Dan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Management of Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2836-6573</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Estimating the output size of a query is a fundamental yet longstanding problem in database query processing. Traditional cardinality estimators used by database systems can routinely underestimate the true output size by orders of magnitude, which leads to significant system performance penalty. Recently, upper bounds have been proposed that are based on information inequalities and incorporate sizes and max-degrees from input relations, yet their main benefit is limited to cyclic queries, because they degenerate to rather trivial formulas on acyclic queries.&lt;/p&gt; &lt;p&gt;We introduce a significant extension of the upper bounds, by incorporating l&lt;sub&gt;p&lt;/sub&gt;-norms of the degree sequences of join attributes. Our bounds are significantly lower than previously known bounds, even when applied to acyclic queries. These bounds are also based on information theory, they come with a matching query evaluation algorithm, are computable in exponential time in the query size, and are provably tight when all degrees are ''simple''.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2314527; 2312195; 2109922</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>