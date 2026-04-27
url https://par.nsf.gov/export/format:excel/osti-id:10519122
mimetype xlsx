--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...61 lines deleted...]
-        <v>40</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519122</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.26008/1912/bco-dmo.869683.2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dissolved trace metal (Mn, Fe, Co, Ni, Cu, Zn, Cd, Pb) concentrations from surface (towfish) samples collected during the 2018 EXPORTS cruise (RR1813) to the subarctic North Pacific near Ocean Station PAPA (Station P) on R/V Roger Revelle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Buck, Kristen; Burns, Shannon M; Jenkins, Bethany D; Brzezinski, Mark A; Burns, Shannon M; Buck, Kristen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset includes concentrations of dissolved (&amp;lt;0.2 micrometers (µm)) manganese (Mn), iron (Fe), cobalt (Co), nickel (Ni), copper (Cu), zinc (Zn), cadmium (Cd), and lead (Pb) in surface (~2 meters) samples collected between 15 August 2018 and 6 September 2018 during the EXports Processes in the Oceans from RemoTe Sensing (EXPORTS) cruise aboard R/V Roger Revelle cruise RR1813 at Ocean Station PAPA (Station P).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756816; 2424207; 1756433</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biological and Chemical Oceanography Data Management Office (BCO-DMO)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Sub-Arctic Pacific, Ocean Station Papa; (East Bound Longitude:-144.581; North Bound Latitude:50.6634; South Bound Latitude:49.991; West Bound Longitude:-145.419)</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Oregon State University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>