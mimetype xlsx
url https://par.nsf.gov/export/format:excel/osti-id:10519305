--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519305</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3627535.3638487</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Language-Agnostic Static Deadlock Detection for Futures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Muller, Stefan K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>68 to 79</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400704352</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deadlocks, in which threads wait on each other in a cyclic fashion and can't make progress, have plagued parallel programs for decades. In recent years, as the parallel programming mechanism known as futures has gained popularity, interest in preventing deadlocks in programs with futures has increased as well. Various static and dynamic algorithms exist to detect and prevent deadlock in programs with futures, generally by constructing some approximation of the dependency graph of the program but, as far as we are aware, all are specialized to a particular programming language.
+A recent paper introduced graph types, by which one can statically approximate the dependency graphs of a program in a language-independent fashion. By analyzing the graph type directly instead of the source code, a graph-based program analysis, such as one to detect deadlock, can be made language-independent. Indeed, the paper that proposed graph types also proposed a deadlock detection algorithm. Unfortunately, the algorithm was based on an unproven conjecture which we show to be false. In this paper, we present, and prove sound, a type system for finding possible deadlocks in programs that operates over graph types and can therefore be applied to many different languages. As a proof of concept, we have implemented the algorithm over a subset of the OCaml language extended with built-in futures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107289</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Edinburgh United Kingdom</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>