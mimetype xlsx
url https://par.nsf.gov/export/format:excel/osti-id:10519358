--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519358</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding the Nature and Evolution of Sustainability Mindset in First-Year Engineering Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Colon, Krystal; Rivera_Castro, Andrea K; Santiago_Roman, Aidsa I; Papadopoulos, C; Dika, Sandra L; Santiago, Nayda G; Alicea_Romero, Kaishmarie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article reviews the notion of a Sustainability Mindset in comparison to sustainability competencies in the context of a study of a first year cohort of students beginning a minor in Sustainability Engineering at the University of Puerto Rico, Mayagüez.  A framework of Knowledge (K), Skills (S), Attitudes (A), Behaviors (B), and Attitudes (A) is adopted to capture the students' developing mindsets broadly the context of Sustainability.  A detailed open-form survey was administered after the first semester and was completed by 9/11 participants.  Results show mature growth in the domain of sustainability (e.g., broad knowledge of the concept of sustainability to encompass the three 'pillars' of environmental, equity, and economic factors, and deep knowledge regarding ideas such as circular economy and earth systems cycles).  Further growth is also demonstrated in academic and personal development (e.g., improved study skills, time management, and research skills).  Future work will endeavor to continue observing the evolution of the mindset at the KSBA level and at finer levels of detail.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2150461</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASEE Conferences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Portland, OR</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>