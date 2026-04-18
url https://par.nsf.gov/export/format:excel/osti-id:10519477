--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519477</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1116/6.0002987</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Band-engineered LaFeO3–LaNiO3 thin film interfaces for electrocatalysis of water</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paudel, Rajendra; Burton, Andricus R; Kuroda, Marcelo A; Farnum, Byron H; Comes, Ryan B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Vacuum Science &amp; Technology A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0734-2101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Iron and nickel-based perovskite oxides have proven promising for the oxygen evolution reaction (OER) in alkaline environments, as their catalytic overpotentials rival precious metal catalysts when the band alignment is tuned through substitutional doping or alloying. Here, we report the engineering of band alignment in LaFeO3/LaNiO3 (LFO/LNO) heterostructures via interfacial doping that yields greatly enhanced catalytic performance. The 0.2 eV offset (VBO) between the Fermi level in metallic LNO and the valence band in semiconducting LFO that we predict using density functional theory makes LFO a p-type semiconductor, resulting in significantly lower barriers for hole transport through LFO compared to the intrinsic material. Experimental band alignment measured with in situ x-ray photoelectron spectroscopy of epitaxial LFO/LNO heterostructures confirms these predictions, producing a measured VBO of 0.3(1) eV. Furthermore, OER catalytic measurements on these samples in the alkaline solution show an increase in catalytic current density by a factor of ∼275 compared to LFO grown on n-type Nb-doped SrTiO3. These results demonstrate the power of tuning band alignments through interfacial band engineering for improved catalytic performance of oxides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1848344</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing LLC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>