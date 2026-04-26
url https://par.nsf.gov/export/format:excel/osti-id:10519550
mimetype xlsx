--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519550</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad1ce4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detection of X-Ray Polarization from the Blazar 1ES 1959+650 with the Imaging X-Ray Polarimetry Explorer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Errando, Manel; Liodakis, Ioannis; Marscher, Alan P; Marshall, Herman L; Middei, Riccardo; Negro, Michela; Peirson, Abel Lawrence; Perri, Matteo; Puccetti, Simonetta; Rabinowitz, Pazit L; Agudo, Iván; Jorstad, Svetlana G; Savchenko, Sergey S; Blinov, Dmitry; Bourbah, Ioakeim G; Kiehlmann, Sebastian; Kontopodis, Evangelos; Mandarakas, Nikos; Romanopoulos, Stylianos; Skalidis, Raphael; Vervelaki, Anna; Aceituno, Francisco José; Bernardos, Maria I; Bonnoli, Giacomo; Casanova, Víctor; Agís-González, Beatriz; Husillos, César; Marchini, Alessandro; Sota, Alfredo; Kouch, Pouya M; Lindfors, Elina; Casadio, Carolina; Escudero, Juan; Myserlis, Ioannis; Imazawa, Ryo; Sasada, Mahito; Fukazawa, Yasushi; Kawabata, Koji S; Uemura, Makoto; Mizuno, Tsunefumi; Nakaoka, Tatsuya; Akitaya, Hiroshi; Gurwell, Mark; Keating, Garrett K; Rao, Ramprasad; Ingram, Adam; Massaro, Francesco; Antonelli, Lucio Angelo; Bonino, Raffaella; Cavazzuti, Elisabetta; Chen, Chien-Ting; Cibrario, Nicolò; Ciprini, Stefano; De_Rosa, Alessandra; Di_Gesu, Laura; Di_Pierro, Federico; Donnarumma, Immacolata; Ehlert, Steven R; Fenu, Francesco; Gau, Ephraim; Karas, Vladimir; Kim, Dawoon E; Krawczynski, Henric; Laurenti, Marco; Lisalda, Lindsey; López-Coto, Rubén; Madejski, Grzegorz; Marin, Frédéric; Marinucci, Andrea; Mitsuishi, Ikuyuki; Muleri, Fabio; Pacciani, Luigi; Paggi, Alessandro; Petrucci, Pierre-Olivier; Rodriguez_Cavero, Nicole; Romani, Roger W; Tavecchio, Fabrizio; Tugliani, Stefano; Wu, Kinwah; Bachetti, Matteo; Baldini, Luca; Baumgartner, Wayne H; Bellazzini, Ronaldo; Bianchi, Stefano; Bongiorno, Stephen D; Brez, Alessandro; Bucciantini, Niccolò; Capitanio, Fiamma; Castellano, Simone; Costa, Enrico; Del_Monte, Ettore; Di_Lalla, Niccolò; Di_Marco, Alessandro; Doroshenko, Victor; Dovčiak, Michal; Enoto, Teruaki; Evangelista, Yuri; Fabiani, Sergio; Ferrazzoli, Riccardo; Garcia, Javier A; Gunji, Shuichi; Hayashida, Kiyoshi; Heyl, Jeremy; Iwakiri, Wataru; Kaaret, Philip; Kislat, Fabian; Kitaguchi, Takao; Kolodziejczak, Jeffery J; La_Monaca, Fabio; Latronico, Luca; Maldera, Simone; Manfreda, Alberto; Matt, Giorgio; Ng, C-Y; O’Dell, Stephen L; Omodei, Nicola; Oppedisano, Chiara; Papitto, Alessandro; Pavlov, George G; Pesce-Rollins, Melissa; Pilia, Maura; Possenti, Andrea; Poutanen, Juri; Ramsey, Brian D; Rankin, John; Ratheesh, Ajay; Roberts, Oliver J; Sgrò, Carmelo; Slane, Patrick; Soffitta, Paolo; Spandre, Gloria; Swartz, Douglas A; Tamagawa, Toru; Taverna, Roberto; Tawara, Yuzuru; Tennant, Allyn F; Thomas, Nicholas E; Tombesi, Francesco; Trois, Alessio; Tsygankov, Sergey S; Turolla, Roberto; Vink, Jacco; Weisskopf, Martin C; Xie, Fei; Zane, Silvia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Observations of linear polarization in the 2–8 keV energy range with the Imaging X-ray Polarimetry Explorer (IXPE) explore the magnetic field geometry and dynamics of the regions generating nonthermal radiation in relativistic jets of blazars. These jets, particularly in blazars whose spectral energy distribution peaks at X-ray energies, emit X-rays via synchrotron radiation from high-energy particles within the jet. IXPE observations of the X-ray-selected BL Lac–type blazar 1ES 1959+650 on 2022 May 3–4 showed a significant linear polarization degree of Π&lt;sub&gt;x&lt;/sub&gt;= 8.0% ± 2.3% at an electric-vector position angle&lt;italic&gt;ψ&lt;/italic&gt;&lt;sub&gt;x&lt;/sub&gt;= 123° ± 8°. However, on 2022 June 9–12, only an upper limit of Π&lt;sub&gt;x&lt;/sub&gt;≤ 5.1% could be derived (at the 99% confidence level). The degree of optical polarization at that time, Π&lt;sub&gt;O&lt;/sub&gt;∼ 5%, is comparable to the X-ray measurement. We investigate possible scenarios for these findings, including temporal and geometrical depolarization effects. Unlike some other X-ray-selected BL Lac objects, there is no significant chromatic dependence of the measured polarization in 1ES 1959+650, and its low X-ray polarization may be attributed to turbulence in the jet flow with dynamical timescales shorter than 1 day.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108622</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>