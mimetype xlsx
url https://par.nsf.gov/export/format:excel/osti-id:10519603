--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519603</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad05c4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>X-Ray Polarization of the BL Lacertae Type Blazar 1ES 0229+200</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ehlert, Steven R; Liodakis, Ioannis; Middei, Riccardo; Marscher, Alan P; Tavecchio, Fabrizio; Agudo, Iván; Kouch, Pouya M; Lindfors, Elina; Nilsson, Kari; Myserlis, Ioannis; Gurwell, Mark; Rao, Ramprasad; Aceituno, Francisco José; Bonnoli, Giacomo; Casanova, Víctor; Agís-González, Beatriz; Escudero, Juan; Husillos, César; Otero_Santos, Jorge; Sota, Alfredo; Angelakis, Emmanouil; Kraus, Alexander; Keating, Garrett K; Antonelli, Lucio A; Bachetti, Matteo; Baldini, Luca; Baumgartner, Wayne H; Bellazzini, Ronaldo; Bianchi, Stefano; Bongiorno, Stephen D; Bonino, Raffaella; Brez, Alessandro; Bucciantini, Niccoló; Capitanio, Fiamma; Castellano, Simone; Cavazzuti, Elisabetta; Chen, Chien-Ting; Ciprini, Stefano; Costa, Enrico; De_Rosa, Alessandra; Del_Monte, Ettore; Di_Gesu, Laura; Di_Lalla, Niccoló; Di_Marco, Alessandro; Donnarumma, Immacolata; Doroshenko, Victor; Dovčiak, Michal; Enoto, Teruaki; Evangelista, Yuri; Fabiani, Sergio; Ferrazzoli, Riccardo; Garcia, Javier A; Gunji, Shuichi; Hayashida, Kiyoshi; Heyl, Jeremy; Iwakiri, Wataru; Jorstad, Svetlana G; Kaaret, Philip; Karas, Vladimir; Kislat, Fabian; Kitaguchi, Takao; Kolodziejczak, Jeffery J; Krawczynski, Henric; La_Monaca, Fabio; Latronico, Luca; Maldera, Simone; Manfreda, Alberto; Marin, Frédéric; Marinucci, Andrea; Marshall, Herman L; Massaro, Francesco; Matt, Giorgio; Mitsuishi, Ikuyuki; Mizuno, Tsunefumi; Muleri, Fabio; Negro, Michela; Ng, C-Y; O’Dell, Stephen L; Omodei, Nicola; Oppedisano, Chiara; Papitto, Alessandro; Pavlov, George G; Peirson, Abel L; Perri, Matteo; Pesce-Rollins, Melissa; Petrucci, Pierre-Olivier; Pilia, Maura; Possenti, Andrea; Poutanen, Juri; Puccetti, Simonetta; Ramsey, Brian D; Rankin, John; Ratheesh, Ajay; Roberts, Oliver J; Romani, Roger W; Sgró, Carmelo; Slane, Patrick; Soffitta, Paolo; Spandre, Gloria; Swartz, Douglas A; Tamagawa, Toru; Taverna, Roberto; Tawara, Yuzuru; Tennant, Allyn F; Thomas, Nicholas E; Tombesi, Francesco; Trois, Alessio; Tsygankov, Sergey S; Turolla, Roberto; Vink, Jacco; Weisskopf, Martin C; Wu, Kinwah; Xie, Fei; Zane, Silvia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>959</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present polarization measurements in the 2–8 keV band from blazar 1ES 0229+200, the first extreme high synchrotron peaked source to be observed by the Imaging X-ray Polarimetry Explorer (IXPE). Combining two exposures separated by about two weeks, we find the degree of polarization to be Π&lt;sub&gt;X&lt;/sub&gt;= 17.9% ± 2.8% at an electric-vector position angle&lt;italic&gt;ψ&lt;/italic&gt;&lt;sub&gt;X&lt;/sub&gt;= 25.°0 ± 4.°6 using a spectro-polarimetric fit from joint IXPE and XMM-Newton observations. There is no evidence for the polarization degree or angle varying significantly with energy or time on both short timescales (hours) or longer timescales (days). The contemporaneous polarization degree at optical wavelengths was &gt;7× lower, making 1ES 0229+200 the most strongly chromatic blazar yet observed. This high X-ray polarization compared to the optical provides further support that X-ray emission in high-peaked blazars originates in shock-accelerated, energy-stratified electron populations, but is in tension with many recent modeling efforts attempting to reproduce the spectral energy distribution of 1ES 0229+200, which attribute the extremely high energy synchrotron and Compton peaks to Fermi acceleration in the vicinity of strongly turbulent magnetic fields.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108622</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>