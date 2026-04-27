--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519794</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13015-024-00254-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Compression algorithm for colored de Bruijn graphs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rahman, Amatur; Dufresne, Yoann; Medvedev, Paul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Algorithms for Molecular Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-7188</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A colored de Bruijn graph (also called a set of k-mer sets), is a set of k-mers with every k-mer assigned a set of colors. Colored de Bruijn graphs are used in a variety of applications, including variant calling, genome assembly, and database search. However, their size has posed a scalability challenge to algorithm developers and users. There have been numerous indexing data structures proposed that allow to store the graph compactly while supporting fast query operations. However, disk compression algorithms, which do not need to support queries on the compressed data and can thus be more space-efficient, have received little attention. The dearth of specialized compression tools has been a detriment to tool developers, tool users, and reproducibility efforts. In this paper, we develop a new tool that compresses colored de Bruijn graphs to disk, building on previous ideas for compression of k-mer sets and indexing colored de Bruijn graphs. We test our tool, called ESS-color, on various datasets, including both sequencing data and whole genomes. ESS-color achieves better compression than all evaluated tools and all datasets, with no other tool able to consistently achieve less than 44% space overhead. The software is available at&lt;ext-link ext-link-type='uri' href='http://github.com/medvedevgroup/ESSColor'&gt;http://github.com/medvedevgroup/ESSColor&lt;/ext-link&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2138585</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>