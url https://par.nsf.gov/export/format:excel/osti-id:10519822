--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10519822</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023WR035625</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hyporheic Flows in Stratified Sediments: Implications on Residence Time Distributions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marzadri, Alessandra; Ciriello, Valentina; de_Barros, Felipe_PJ</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The fate of nutrients and contaminants in fluvial ecosystems is strongly affected by the mixing dynamics between surface water and groundwater within the hyporheic zone, depending on the combination of the sediment's hydraulic heterogeneity and dune morphology. This study examines the effects of hydraulic conductivity stratification on steady‐state, two‐dimensional, hyporheic flows and solute residence time distribution. First, we derive an integral transform‐based semi‐analytical solution for the flow field, capable of accounting for the effects of any functional shape of the vertically varying hydraulic conductivity. The solution considers the uneven distribution of pressure at the water‐sediment interface (i.e., the pumping process) dictated by the presence of dune morphology. We then simulate solute transport using particle tracking. Our modeling framework is validated against numerical and tracer data from flume experiments and used to explore the implication of hydraulic conductivity stratification on the statistics and&lt;italic&gt;pdf&lt;/italic&gt;of the residence time. Finally, reduced‐order models are used to enlighten the dependence of key residence time statistics on the parameters characterizing the hydraulic conductivity stratification.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654009</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>