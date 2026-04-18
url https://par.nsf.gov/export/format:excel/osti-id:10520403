--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10520403</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISQED57927.2023.10129343</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Neural Network Partitioning for Fast Distributed Inference</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Viramontes, Robert; Davoodi, Azadeh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-3475-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The rising availability of heterogeneous networked devices highlights new opportunities for distributed artificial
+intelligence. This work proposes an Integer Linear Programming (ILP) optimization scheme to assign layers of a neural network in a distributed setting with heterogeneous devices representing edge, hub, and cloud in order to minimize the overall inference latency. The ILP formulation captures the tradeoff between avoiding communication cost when executing consecutive layers on the same device versus the latency benefit due to weight preloading when an idle device is waiting to receive the results of an earlier layer across the network. In our experiments we show the layer assignment and inference latency of a neural network can significantly vary depending on the types of devices in the network and their communications bandwidths.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2006394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Francisco, CA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>