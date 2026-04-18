--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10520579</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2022GB007677</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recent Trends and Variability in the Oceanic Storage of Dissolved Inorganic Carbon</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keppler, L; Landschützer, P; Lauvset, S K; Gruber, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Global Biogeochemical Cycles</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0886-6236</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Several methods have been developed to quantify the oceanic accumulation of anthropogenic carbon dioxide (CO&lt;sub&gt;2&lt;/sub&gt;) in response to rising atmospheric CO&lt;sub&gt;2&lt;/sub&gt;. Yet, we still lack a corresponding estimate of the changes in the total oceanic dissolved inorganic carbon (DIC). In addition to the increase in anthropogenic CO&lt;sub&gt;2&lt;/sub&gt;, changes in DIC also include alterations of natural CO&lt;sub&gt;2&lt;/sub&gt;. Once integrated globally, changes in DIC reflect the net oceanic sink for atmospheric CO&lt;sub&gt;2&lt;/sub&gt;, complementary to estimates of the air‐sea CO&lt;sub&gt;2&lt;/sub&gt;exchange based on surface measurements. Here, we extend the MOBO‐DIC machine learning approach by Keppler et al. (2020a,&lt;ext-link href='https://www.ncei.noaa.gov/access/metadata/landing-page/bin/iso?id=gov.noaa.nodc%3A0221526'&gt;https://www.ncei.noaa.gov/access/metadata/landing-page/bin/iso?id=gov.noaa.nodc%3A0221526&lt;/ext-link&gt;) to estimate global monthly fields of DIC at 1° resolution over the top 1,500 m from 2004 through 2019. We find that over these 16 years and extrapolated to cover the whole global ocean down to 4,000 m, the oceanic DIC pool increased close to linearly at an average rate of 3.2 ± 0.7 Pg C yr&lt;sup&gt;−1&lt;/sup&gt;. This trend is statistically indistinguishable from current estimates of the oceanic uptake of anthropogenic CO&lt;sub&gt;2&lt;/sub&gt;over the same period. Thus, our study implies no detectable net loss or gain of natural CO&lt;sub&gt;2&lt;/sub&gt;by the ocean, albeit the large uncertainties could be masking it. Our reconstructions suggest substantial internal redistributions of natural oceanic CO&lt;sub&gt;2&lt;/sub&gt;, with a shift from the midlatitudes to the tropics and from the surface to below ∼200 m. Such redistributions correspond with the Pacific Decadal Oscillation and the Atlantic Multidecadal Oscillation. The interannual variability of DIC is strongest in the tropical Western Pacific, consistent with the El Ni&lt;inline-graphic href='graphic/gbc21407-math-0001.png' title='urn:x-wiley:08866236:media:gbc21407:gbc21407-math-0001'/&gt;o Southern Oscillation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936222</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>