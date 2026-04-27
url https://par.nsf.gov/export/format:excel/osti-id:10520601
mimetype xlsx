--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10520601</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ad103b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>X-Ray Polarization of the Eastern Lobe of SS 433</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaaret, Philip; Ferrazzoli, Riccardo; Silvestri, Stefano; Negro, Michela; Manfreda, Alberto; Wu, Kinwah; Costa, Enrico; Soffitta, Paolo; Safi-Harb, Samar; Poutanen, Juri; Veledina, Alexandra; Di_Marco, Alessandro; Slane, Patrick; Bianchi, Stefano; Ingram, Adam; Romani, Roger W; Cibrario, Nicolò; Mac_Intyre, Brydyn; Mikus̆incová, Romana; Ratheesh, Ajay; Steiner, James F; Svoboda, Jiri; Tugliani, Stefano; Agudo, Iván; Antonelli, Lucio A; Bachetti, Matteo; Baldini, Luca; Baumgartner, Wayne H; Bellazzini, Ronaldo; Bongiorno, Stephen D; Bonino, Raffaella; Brez, Alessandro; Bucciantini, Niccolò; Capitanio, Fiamma; Castellano, Simone; Cavazzuti, Elisabetta; Chen, Chien-Ting; Ciprini, Stefano; De_Rosa, Alessandra; Del_Monte, Ettore; Di_Gesu, Laura; Di_Lalla, Niccolò; Donnarumma, Immacolata; Doroshenko, Victor; Dovčiak, Michal; Ehlert, Steven R; Enoto, Teruaki; Evangelista, Yuri; Fabiani, Sergio; García, Javier A; Gunji, Shuichi; Hayashida, Kiyoshi; Heyl, Jeremy; Iwakiri, Wataru; Jorstad, Svetlana G; Karas, Vladimir; Kislat, Fabian; Kitaguchi, Takao; Kolodziejczak, Jeffery J; Krawczynski, Henric; La_Monaca, Fabio; Latronico, Luca; Liodakis, Ioannis; Maldera, Simone; Marin, Frédéric; Marinucci, Andrea; Marscher, Alan P; Marshall, Herman L; Massaro, Francesco; Matt, Giorgio; Mitsuishi, Ikuyuki; Mizuno, Tsunefumi; Muleri, Fabio; Ng, Chi-Yung; O’Dell, Stephen L; Omodei, Nicola; Oppedisano, Chiara; Papitto, Alessandro; Pavlov, George G; Peirson, Abel L; Perri, Matteo; Pesce-Rollins, Melissa; Petrucci, Pierre-Olivier; Pilia, Maura; Possenti, Andrea; Puccetti, Simonetta; Ramsey, Brian D; Rankin, John; Roberts, Oliver J; Sgrò, Carmelo; Spandre, Gloria; Swartz, Douglas A; Tamagawa, Toru; Tavecchio, Fabrizio; Taverna, Roberto; Tawara, Yuzuru; Tennant, Allyn F; Thomas, Nicholas E; Tombesi, Francesco; Trois, Alessio; Tsygankov, Sergey S; Turolla, Roberto; Vink, Jacco; Weisskopf, Martin C; Xie, Fei; Zane, Silvia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>961</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;How astrophysical systems translate the kinetic energy of bulk motion into the acceleration of particles to very high energies is a pressing question. SS 433 is a microquasar that emits TeV&lt;italic&gt;γ&lt;/italic&gt;-rays indicating the presence of high-energy particles. A region of hard X-ray emission in the eastern lobe of SS 433 was recently identified as an acceleration site. We observed this region with the Imaging X-ray Polarimetry Explorer and measured a polarization degree in the range 38%–77%. The high polarization degree indicates the magnetic field has a well-ordered component if the X-rays are due to synchrotron emission. The polarization angle is in the range −12° to +10° (east of north), which indicates that the magnetic field is parallel to the jet. Magnetic fields parallel to the bulk flow have also been found in supernova remnants and the jets of powerful radio galaxies. This may be caused by interaction of the flow with the ambient medium.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108622</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>