--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,183 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...131 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -197,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10520870</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.soildyn.2024.108520</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>State-based assessment of cyclic liquefaction manifestation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Macedo, Jorge; Vergaray, Luis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Soil Dynamics and Earthquake Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108520</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0267-7261</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study assesses the robustness of a framework based on critical state soil mechanics (CSSM) principles in evaluating earthquake-induced liquefaction manifestation. The assessment is motivated by the contrasting procedures in evaluating static and cyclic liquefaction, where mechanical properties commonly inform the
+former, whereas the latter often relies on semiempirical-based methods. The framework discussed in this study considers as ingredients (1) laboratory-based mechanical properties that are an average representation of soil’s microstructure, (2) state inversion, (3) the link of state with cyclic resistance ratio (CRR), and (4) the seismic demand, represented by the cyclic stress ratio (CSR). The framework is assessed using ~5000 cone penetration tests (CPTus) conducted after the Canterbury earthquake sequence, where each CPTu is associated with liquefaction manifestation levels. The discussed framework is used to estimate safety factors, which are
+then combined with several liquefaction severity indexes (LSIs) to evaluate liquefaction manifestation in the context of a classification problem (i.e., “Yes” and “No”). The framework’s performance is assessed using machine learning by estimating receiver operating characteristic curves (ROC). Different state inversion procedures are also considered, and recommendations based on their performance are provided. In particular, a calibrated cavity expansion-based inversion for New Zealand is proposed. We find that the discussed framework offers comparable performance to state-of-practice procedures, even when general considerations for mechanical properties based on CSSM are made, which is encouraging. Moreover, by including mechanical properties, it can better inform extrapolations for regions without significant data and non-typical soils as long as adequate properties are considered. In this context, it shares conceptual similarities with non-ergodic approaches in earthquake engineering.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2145092</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>