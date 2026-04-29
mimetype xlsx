--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521288</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP03(2024)027</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Direct quarkonium-plus-gluon production in DIS in the color glass condensate</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kang, Zhong-Bo; Li, Emilie; Salazar, Farid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;A&lt;sc&gt;bstract&lt;/sc&gt;&lt;/title&gt; &lt;p&gt;We compute the differential cross-section for direct quarkonium production accompanied by a gluon in high-energy deep inelastic scattering (DIS) at small-&lt;italic&gt;x&lt;/italic&gt;. We employ the Non-Relativistic QCD factorization framework, focusing on the&lt;italic&gt;S&lt;/italic&gt;-wave contribution to the formation of the quarkonium, and including both color singlet and octet contributions. Our short distance coefficients for the production of the heavy quark pair are obtained within the Color Glass Condensate effective field theory. Our results pave the way towards the next-to-leading order computation of direct quarkonium in DIS, as well as the study of azimuthal correlations of direct quarkonium and jet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945471</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>