--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521333</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.59170/stattrans-2024-001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Statistical risk quantification of two-directional internet traffic flows</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kokoszka, Piotr; Lin, Mengting; Wang, Haonan; Hayne, Stephen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Statistics in Transition new series</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1234-7655</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We develop statistical methodology for the quantification of risk of source-destination pairs in an internet network. The methodology is developed within the framework of functional data analysis and copula modeling. It is summarized in the form of computational algorithms that use bidirectional source-destination packet counts as input. The usefulness of our approach is evaluated by an application to real internet traffic flows and via a simulation study.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2123761</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Polish Statistical Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>