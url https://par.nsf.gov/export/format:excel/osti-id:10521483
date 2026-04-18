--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521483</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/03036758.2022.2061020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Insights into Aotearoa New Zealand’s biogeographic history provided by the study of natural hybrid zones</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shepherd, Lara; Simon, Chris; Langton-Myers, Shelley; Morgan-Richards, Mary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Wallis, Graham; Buckley, Thomas</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Royal Society of New Zealand</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>55 to 74</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0303-6758</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hybridisation is commonly observed in geographical zones of contact bet ween distinct lineages. These contact zones have long been of interest for biogeographers because they provide insight into the evolutionary and ecological processes that influence the distribution of species as well as the process of speciation. Here we review research on hybrid zones and zones of past introgression, both terrestrial and marine, in Aotearoa New Zealand. Many of New Zealand’s hybrid zones occur between lineages or species that diverged prior to the Last Glacial Maximum (LGM), with numerous divergences dating to the early Pleistocene or Pliocene. Few secondary contact zones have been detected in terrestrial plants and in marine taxa. This may reflect alack of the intensive sampling required to detect hybrid zones in these groups but for plants may also indicate widespread Pleistocene survival across the country. Lastly, we suggest avenues for research into New Zealand hybrid zones that are likely to be fruitful.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655891</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>