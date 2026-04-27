--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521596</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsnano.3c06047</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hybrid Metal–Ligand Interfacial Dipole Engineering of Functional Plasmonic Nanostructures for Extraordinary Responses of Optoelectronic Properties</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hati, Sumon; Yang, Xuehui; Gupta, Prashant; Muhoberac, Barry B; Pu, Jingzhi; Zhang, Jing; Sardar, Rajesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17499 to 17515</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-0851</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Programmable manipulation of inorganic–organic interfacial electronic properties of ligand-functionalized plasmonic nanoparticles (NPs) is the key parameter dictating their applications such as catalysis, photovoltaics, and biosensing. Here we report the localized surface plasmon resonance (LSPR) properties of gold triangular nanoprisms (Au TNPs) in solid state that are functionalized with dipolar, conjugated ligands. A library of thiocinnamate ligands with varying surface dipole moments were used to functionalize TNPs, which results in ∼150 nm reversible tunability of LSPR peak wavelength with significant peak broadening (∼230 meV). The highly adjustable chemical system of thiocinnamate ligands is capable of shifting the Au work function down to 2.4 eV versus vacuum, i.e., ∼2.9 eV lower than a clean Au (111) surface, and this work function can be modulated up to 3.3 eV, the largest value reported to date through the formation of organothiolate SAMs on Au. Interestingly, the magnitude of plasmonic responses and work function modulation is NP shape dependent. By combining first-principles calculations and experiments, we have established the mechanism of direct wave function delocalization of electrons residing near the Fermi level into hybrid electronic states that are mostly dictated by the inorganic–organic interfacial dipole moments. We determine that both interfacial dipole and hybrid electronic states, and vinyl conjugation together are the key to achieving such extraordinary changes in the optoelectronic properties of ligand-functionalized, plasmonic NPs. The present study provides a quantitative relationship describing how specifically constructed organic ligands can be used to control the interfacial properties of NPs and thus the plasmonic and electronic responses of these functional plasmonics for a wide range of plasmon-driven applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204681</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>