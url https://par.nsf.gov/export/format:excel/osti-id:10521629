--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521629</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3613905.3637109</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>When Research Becomes All About the Bots: A Case Study on Fraud Prevention and Participant Validation in the Context of Abortion Storytelling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Krawczyk, Michaela; Siek, Katie A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 8</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400703317</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Effective fraud prevention and participant validation are essential for ensuring data quality in today's highly-digitized research landscape. Increasingly sophisticated bots and high levels of fraudulent participants have generated a need for more complex and nuanced methods to combat fraudulent activity. In this paper, we share our experiences with fraudulent survey responses, which we encountered in our work around abortion storytelling, and the multi-stage protocol that we developed to validate participants. We found that effective fraud prevention should start early and include a variety of flagging methods to encourage holistic pattern-searching in data. Researchers should overestimate the amount of time they will need to validate participants and consider asking participants to assist in the validation process. We encourage researchers to be transparent about the interpretive nature of this work. To this end, we contribute a Participant Validation Guide in supplemental materials for community members to adapt in their own practices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852294</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Honolulu HI USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>