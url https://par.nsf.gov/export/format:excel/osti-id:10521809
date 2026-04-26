--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10521809</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CISS59072.2024.10480197</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Comprehensive Analysis of Object Detectors in Adverse Weather Conditions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Patel, Vatsa S; Agrawal, Kunal; Nguyen, Tam V</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-6929-8</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we meticulously examine the robustness of computer vision object detection frameworks within the intricate realm of real-world traffic scenarios, with a particular emphasis on challenging adverse weather conditions. Conventional evaluation methods often prove inadequate in addressing the complexities inherent in dynamic traffic environments—an increasingly vital consideration as global advancements in autonomous vehicle technologies persist. Our investigation delves specifically into the nuanced performance of these algorithms amidst adverse weather conditions like fog, rain, snow, sun flare, and more, acknowledging the substantial impact of weather dynamics on their precision. Significantly, we seek to underscore that an object detection framework excelling in clear weather may encounter significant challenges in adverse conditions. Our study incorporates in-depth ablation studies on dual modality architectures, exploring a range of applications including traffic monitoring, vehicle tracking, and object tracking. The ultimate goal is to elevate the safety and efficiency of transportation systems, recognizing the pivotal role of robust computer vision systems in shaping the trajectory of future autonomous and intelligent transportation technologies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Princeton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>