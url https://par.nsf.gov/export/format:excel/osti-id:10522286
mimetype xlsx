--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522286</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i14.29529</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data Poisoning to Fake a Nash Equilibria for Markov Games</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Young; McMahan, Jeremy; Zhu, Xiaojin; Xie, Qiaomin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>15979 to 15987</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We characterize offline data poisoning attacks on Multi-Agent Reinforcement Learning (MARL), where an attacker may change a data set in an attempt to install a (potentially fictitious) unique Markov-perfect Nash equilibrium for a two-player zero-sum Markov game. We propose the unique Nash set, namely the set of games, specified by their Q functions, with a specific joint policy being the unique Nash equilibrium. The unique Nash set is central to poisoning attacks because the attack is successful if and only if data poisoning pushes all plausible games inside it. The unique Nash set generalizes the reward polytope commonly used in inverse reinforcement learning to MARL. For zero-sum Markov games, both the inverse Nash set and the set of plausible games induced by data are polytopes in the Q function space. We exhibit a linear program to efficiently compute the optimal poisoning attack. Our work sheds light on the structure of data poisoning attacks on offline MARL, a necessary step before one can design more robust MARL algorithms.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955997</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>