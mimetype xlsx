--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522291</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/mi15050582</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Novel Low-Temperature Extrusion Method for the Fused Filament Fabrication of Fluoroelastomer Compounds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Periyasamy, Mookkan; Campbell, Ronald; Mead, Joey M; Kazmer, David O; Banerjee, ShibShankar; Mubasshir, AA; Phaen, Leeda A; Kodra, Stiven</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Micromachines</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-666X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this work, an additive manufacturing process for extruding fully compounded thermosetting elastomers based on fluorine-containing polymer compositions is reported. Additive manufacturing printers are designed with a dry ice container to precool filaments made from curable fluoroelastomer (FKM) and perfluoroelastomer (FFKM) compounds. A support tube guides the stiffened filament towards the printer nozzle. This support tube extends near the inlet to a printer nozzle. This approach allows low-modulus, uncured rubber filaments to be printed without buckling, a phenomenon common when 3D printing low-modulus elastomers via the fused deposition modeling (FDM) process. Modeling studies using thermal analyses data from a Dynamic Mechanical Analyzer (DMA) and a Differential Scanning Calorimeter (DSC) are used to calculate the Young’s modulus and buckling force, which helps us to select the appropriate applied pressure and the nozzle size for printing. Using this additive manufacturing (AM) method, the successful printing of FKM and FFKM compounds is demonstrated. This process can be used for the future manufacturing of seals or other parts from fluorine-containing polymers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1822147</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>