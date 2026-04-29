--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522334</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>3D plants: Deploying Emerging Technologies to Revolutionize STEAM+Ag Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arango-Caro, Sandra; Langewisch, Tiffany; Ying, Kaitlyn; Arellano_Haberberger, Michelle; Ly, Nate; Branton, Christopher; Callis-Duehl, Kristine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This project addresses the disconnect between science, design, and technology and how high school students can benefit from innovative learning experiences in plant science that integrate these disciplines while gaining interest in and skills for future STEM careers. We created a project-based 3D modeling learning module with educators as facilitators and students working in collaborative teams of self-identified science, technophile, and art students. Students created 3D models of plants under research at the Donald Danforth Plant Science Center and learned about the applications of 3D modeling in augmented and virtual reality platforms. They also disseminated their project results through handouts and presentations. We used a mixed-methods approach to assess the impact of implementing this module on students’ learning and interests in STEAM subjects and careers. We found that students are more aware of the intersection of art and design with science and gained literacy in plant science, design, and technology. The students also gained 21st century skills such as collaboration, communication, creative thinking, and problem-solving and showed more interest in STEAM subjects and careers. This project contributes to the body of knowledge on theory, best practices, and practical technological applications in STEAM education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1949463</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Alexandria, VA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>