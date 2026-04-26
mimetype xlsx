--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522339</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ymeth.2024.01.013</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Atomic force microscope kymograph analysis: A case study of two membrane proteins</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weaver, Dylan R; Schaefer, Katherine G; King, Gavin M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>83 to 94</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1046-2023</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Kymograph analysis is employed across the biological atomic force microscopy (AFM) community to boost temporal resolution. The method is well suited for revealing protein dynamics at the single molecule level in near-native conditions. Yet, kymograph analysis comes with limitations that depend on several factors including protein geometry and instrumental drift. This work focuses on conformational dynamics of difficult-to-study sparse distributions of membrane proteins. We compare and contrast AFM kymograph analysis for two proteins, one of which (SecDF) exhibits conformational dynamics primarily in the vertical direction (normal to the membrane surface) and the other (Pgp) exhibits a combination of lateral dynamics and vertical motion. Common experimental issues are analyzed including translational and rotational drift. Conformational transition detection is evaluated via kymograph simulations followed by state detection algorithms. We find that kymograph analysis is largely robust to lateral drift. Displacement of the AFM line scan trajectory away from the protein center of mass by a few nanometers, roughly half of the molecule diameter, does not significantly affect transition detection nor generate undue dwell time errors. On the other hand, for proteins like Pgp that exhibit significant azimuthal maximum height dependence, rotational drift can potentially produce artifactual transitions. Measuring the height of a membrane protein protrusion is generally superior to measurement of width, confirming intuition based on vertical resolution superiority. In low signal-to-noise scenarios, common state detection algorithms struggle with transition detection as opposed to infinite hidden Markov models. AFM kymography represents a valuable addition to the membrane biophysics toolkit; continued hardware and software improvements are poised to expand the method’s impact in the field.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>