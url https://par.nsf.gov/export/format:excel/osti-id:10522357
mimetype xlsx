--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522357</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.69779</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The nematode worm C. elegans chooses between bacterial foods as if maximizing economic utility</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Katzen, Abraham; Chung, Hui-Kuan; Harbaugh, William T; Della_Iacono, Christina; Jackson, Nicholas; Glater, Elizabeth E; Taylor, Charles J; Yu, Stephanie K; Flavell, Steven W; Glimcher, Paul W; Andreoni, James; Lockery, Shawn R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>na</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>na</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In value-based decision making, options are selected according to subjective values assigned by the individual to available goods and actions. Despite the importance of this faculty of the mind, the neural mechanisms of value assignments, and how choices are directed by them, remain obscure. To investigate this problem, we used a classic measure of utility maximization, the Generalized Axiom of Revealed Preference, to quantify internal consistency of food preferences in Caenorhabditis elegans, a nematode worm with a nervous system of only 302 neurons. Using a novel combination of microfluidics and electrophysiology, we found that C. elegans food choices fulfill the necessary and sufficient conditions for utility maximization, indicating that nematodes behave as if they maintain, and attempt to maximize, an underlying representation of subjective value. Food choices are well-fit by a utility function widely used to model human consumers. Moreover, as in many other animals, subjective values in C. elegans are learned, a process we find requires intact dopamine signaling. Differential responses of identified chemosensory neurons to foods with distinct growth potentials are amplified by prior consumption of these foods, suggesting that these neurons may be part of a value-assignment system. The demonstration of utility maximization in an organism with a very small nervous system sets a new lower bound on the computational requirements for utility maximization and offers the prospect of an essentially complete explanation of value-based decision making at single neuron resolution in this organism.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>elife</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>