--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522379</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jeea/jvac068</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Preference Estimates to Customize Incentives: An Application to Polio Vaccination Drives in Pakistan</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andreoni, James; Callen, Michael; Hussain, Karrar; Khan, Muhammad Yasir; Sprenger, Charles</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the European Economic Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1428 to 1477</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1542-4766</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We use estimates of time preferences to customize incentives for polio vaccinators in Lahore, Pakistan. We measure time preferences using intertemporal allocations of effort, and use these estimates to construct individually tailored incentives. We evaluate the effect of matching contract terms to discounting parameters in a subsequent experiment with the same vaccinators. Our tailored policy is compared with alternatives that either rely on atheoretic reduced-form relationships for policy guidance or apply the same policy to all individuals. We find that contracts tailored to individual discounting outperform this range of policy alternatives.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley-Blackwell</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>