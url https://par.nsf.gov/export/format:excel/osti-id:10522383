--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522383</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/mnsc.2020.3811</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Pledging Puzzle: How Can Revocable Promises Increase Charitable Giving?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andreoni, James; Serra-Garcia, Marta</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Management Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6198 to 6210</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0025-1909</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>What is the value of pledges if they are often reneged upon? In this paper, we show—both theoretically and experimentally—that pledges can be used to screen donors and to better understand their motives for giving. In return, nonprofit managers can use the information they glean from pledges to better target future charitable giving appeals and interventions to donors, such as expressions of gratitude. In an experiment, we find that offering the option to pledge gifts induces self-selection. If expressions of gratitude are then targeted to individuals who select into pledges, reneging can be significantly reduced. Our findings provide an explanation for the potential usefulness of pledges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>informs.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>