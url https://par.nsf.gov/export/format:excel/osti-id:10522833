--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522833</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023JC019811</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tracer Stirring and Variability in the Antarctic Circumpolar Current Near the Southwest Indian Ridge</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Balwada, Dhruv; Gray, Alison R; Dove, Lilian A; Thompson, Andrew F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Oceans</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Oceanic macroturbulence is efficient at stirring and transporting tracers. The dynamical properties of this stirring can be characterized by statistically quantifying tracer structures. Here, we characterize the macroscale (1–100 km) tracer structures observed by two Seagliders downstream of the Southwest Indian Ridge in the Antarctic Circumpolar Current (ACC). These are some of the first glider observations in an energetic standing meander of the ACC, a region associated with enhanced ventilation. The small‐scale density variance in the mixed layer (ML) was relatively enhanced near the surface and base of the ML, while being muted at mid‐depth in the ML, suggesting the formation mechanism to be associated with ML instabilities and eddies. In addition, ML density fronts were formed by comparable contributions from temperature and salinity gradients. In the interior, along‐isopycnal spectra and structure functions of spice indicated that there is relatively lower variance at smaller scales than would be expected based on non‐local stirring, suggesting that flows smaller than the deformation radius play a role in the cascade of tracers to small scales. These interior spice anomalies spanned across isopycnals, and were found to be about 3–5 times flatter than the aspect ratio that would be expected for O(1) Burger number flows like interior QG dynamics, suggesting the ratio of vertical shear to horizontal strain is greater than&lt;italic&gt;N&lt;/italic&gt;/&lt;italic&gt;f&lt;/italic&gt;. This further supports that small‐scale flows, with high‐mode vertical structures, impact tracer distributions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756882; 1936222</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JGR-Oceans</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>