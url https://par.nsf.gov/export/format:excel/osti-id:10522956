--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10522956</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.29012/jpc.846</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Protecting Sensitive Data Early in the Research Data Lifecycle</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Karcher, Sebastian; Secen, Sefa; Weber, Nic</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Privacy and Confidentiality</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2575-8527</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;How do researchers in fieldwork-intensive disciplines protect sensitive data in the field, how do they assess their own practices, and how do they arrive at them? This article reports the results of a qualitative study with 36 semi-structured interviews with qualitative and multi-method researchers in political science and humanitarian aid/migration studies. We find that researchers frequently feel ill-prepared to handle the management of sensitive data in the field and find that formal institutions provide little support. Instead, they use a patchwork of sources to devise strategies for protecting their informants and their data. We argue that this carries substantial risks for the security of the data as well as their potential for later sharing and re-use. We conclude with some suggestions for effectively supporting data management in fieldwork-intensive research without unduly adding to the burden on researchers conducting it.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1823950; 2116935</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cornell Labor Dynamics Institute</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>