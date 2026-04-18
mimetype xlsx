--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523135</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/technologies11050148</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>\({\ell_0}\) Optimization with Robust Non-Oracular Quantum Search</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang , Tianyi; Ke, Yuan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7080</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this article, we introduce an innovative hybrid quantum search algorithm, the Robust Non-oracle Quantum Search (RNQS), which is specifically designed to efficiently identify the minimum value within a large set of random numbers. Distinct from the Grover’s algorithm, the proposed RNQS algorithm circumvents the need for an oracle function that describes the true solution state, a feature often impractical for data science applications. Building on existing non-oracular quantum search algorithms, RNQS enhances robustness while substantially reducing running time. The superior properties of RNQS have been demonstrated through careful analysis and extensive empirical experiments. Our findings underscore the potential of the RNQS algorithm as an effective and efficient solution to combinatorial optimization problems in the realm of quantum computing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210468; 2324389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>