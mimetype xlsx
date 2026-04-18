--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="45">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523140</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34133/ultrafastscience.0064</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient Optical Control of Magnon Dynamics in van der Waals Ferromagnets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gong, Yu; Yang, Zhonghua; Teklu, Alem; Xie, Ti; Kern, Noah; May, Andrew F; McGuire, Michael; Brennan, Christian; Guo, Er-Jia; Kuthirummal, Narayanan; Cetin, John; Zhang, Qian; Hu, Ming; Gong, Cheng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ultrafast Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>0064</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2765-8791</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Optical control of magnons in two-dimensional (2D) materials promises new functionalities for spintronics and magnonics in atomically thin devices. Here, we report control of magnon dynamics, using laser polarization, in a ferromagnetic van der Waals (vdW) material, Fe&lt;sub&gt;3.6&lt;/sub&gt;Co&lt;sub&gt;1.4&lt;/sub&gt;GeTe&lt;sub&gt;2&lt;/sub&gt;. The magnon amplitude, frequency, and lifetime are controlled and monitored by time-resolved pump-probe spectroscopy. We show substantial (over 25%) and continuous modulation of magnon dynamics as a function of incident laser polarization. Our results suggest that the modification of the effective demagnetization field and magnetic anisotropy by the pump laser pulses with different polarizations is due to anisotropic optical absorption. This implies that pump laser pulses modify the local spin environment, which enables the launch of magnons with tunable dynamics. Our first-principles calculations confirm the anisotropic optical absorption of different crystal orientations. Our findings suggest a new route for the development of opto-spintronic or opto-magnonic devices.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326944</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>7MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>