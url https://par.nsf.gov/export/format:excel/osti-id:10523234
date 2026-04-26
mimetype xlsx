--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523234</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/lom3.10628</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pelagic ecosystem research incubators ( &lt;scp&gt;PERIcosms&lt;/scp&gt; ): optimized incubation tanks to investigate natural communities under long term, low nutrient, and low metal conditions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Seelen, Emily A; Townsend, Emily; Gleich, Samantha J; Caron, David A; Dugenne, Mathilde; White, Angelicque E; Karl, David M; John, Seth G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Limnology and Oceanography: Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1541-5856</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;In vitro incubations using natural marine communities can provide insight into community structure and function in ways that are challenging through field observations alone. We have designed a minimal metal incubation system for controlled and repeatable experimentation of microbial communities. The systems, dubbed Pelagic Ecosystem Research Incubators (PERIcosms), are 115 L, conical tanks designed to sample suspended, settled, and wall associated material for month long periods. PERIcosms combine some of the ecological advantages of large volume mesocosm incubations with the experimental ease and replication of bottle incubations, and their design is accessible for use by researchers without specialized training or travel to a designated incubation facility. Here, we provide a detailed description for the construction and implementation of PERIcosms and demonstrate their potential to promote replicable, diverse communities for several weeks under clean conditions using time‐series results from two field experiments. One field experiment utilized coastal waters collected from Santa Catalina Island, CA and the other oligotrophic waters collected offshore of Honolulu, HI. Biomass metrics (chlorophyll a and particulate carbon) along with 16S/18S DNA based community composition assessments were conducted to show that communities contained within PERIcosms remained alive and diverse for several weeks using a semi‐continuous culturing approach. We detail trace metal clean techniques that can be used to minimize external contamination, particularly for low dissolved iron environments. PERIcosms have the potential to facilitate natural community incubations which are needed to continue advancing our understanding of microbial ecology and geochemistry.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2241005</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley Periodicals LLC on behalf of Association for the Sciences of Limnology and Oceanography</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>