--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523293</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023GL106735</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Direct Observation of the Space Hurricane Disturbed Polar Thermosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiu, Zhi‐Feng; Ma, Yu‐Zhang; Zhang, Qing‐He; Xing, Zan‐Yang; Zhang, Shun‐Rong; Zhang, Yong‐Liang; Oksavik, Kjellmar; Lyons, Larry; Lockwood, Michael; Wang, Yong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The space hurricane is a three‐dimensional magnetic vortex structure with strong flow shears and electron precipitation in the polar cap. This study investigates for the first time how a space hurricane disturbs the polar thermosphere. During the formation and development of the space hurricane, the directional reversal of the horizontal neutral wind and the plasma convection will both be relocated from the poleward auroral oval boundary to the edge of the space hurricane, but the neutral wind responds slower compared to the plasma convection. Strong flow shears in the space hurricane causes enhanced Joule heating in the polar cap, which heats the thermosphere and triggers Atmospheric Gravity Waves (AGWs). Statistical results reveal that significant AGWs mainly are located on the dawnside of the space hurricane, suggesting that the space hurricane plays a significant role in ion‐neutral coupling and generation of polar cap AGWs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2055192</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>