--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523343</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/MCOM.001.2300333</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamics of Ideological Biases of Social Media Users</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Modi, Mohammed Shahid; Flamino, James; Szymanski, Boleslaw K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Communications Magazine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>36 to 42</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0163-6804</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Humanity for centuries has perfected skills of interpersonal interactions and evolved patterns that enable people to detect lies and deceiving behavior of others in face-to-face settings. Unprecedented growth of people’s access to mobile phones and social media raises an important question: How does this new technology influence people’s interactions and support the use of traditional patterns? In this article, we answer this question for homophily-driven patterns in social media. In our previous studies, we found that, on a university campus, changes in student opinions were driven by the desire to hold popular opinions. Here, we demonstrate that the evolution of online platform-wide opinion groups is driven by the same desire. We focus on two social media: Twitter and Parler, on which we tracked the political biases of their users. On Parler, an initially stable group of Right-biased users evolved into a permanent Right-leaning echo chamber dominating weaker, transient groups of members with opposing political biases. In contrast, on Twitter, the initial presence of two large opposing bias groups led to the evolution of a bimodal bias distribution, with a high degree of polarization. We capture the movement of users from the initial to final bias groups during the tracking period. We also show that user choices are influenced by side-effects of homophily. Users entering the platform attempt to find a sufficiently large group whose members hold political biases within the range sufficiently close to their own. If successful, they stabilize their biases and become permanent members of the group. Otherwise, they leave the platform. We believe that the dynamics of users’ behavior uncovered in this article create a foundation for technical solutions supporting social groups on social media and socially aware networks</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2214216</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>