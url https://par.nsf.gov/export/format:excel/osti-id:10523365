--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/prm.2024.31</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the reconstruction of unknown driving forces from low-mode observations in the 2D Navier–Stokes equations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martinez, Vincent R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society of Edinburgh: Section A Mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0308-2105</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article is concerned with the problem of determining an unknown source of non-potential, external time-dependent perturbations of an incompressible fluid from large-scale observations on the flow field. A relaxation-based approach is proposed for accomplishing this, which makes use of a nonlinear property of the equations of motions to asymptotically enslave small scales to large scales. In particular, an algorithm is introduced that systematically produces approximations of the flow field on the unobserved scales in order to generate an approximation to the unknown force; the process is then repeated to generate an improved approximation of the unobserved scales, and so on. A mathematical proof of convergence of this algorithm is established in the context of the two-dimensional Navier–Stokes equations with periodic boundary conditions under the assumption that the force belongs to the observational subspace of phase space; at each stage in the algorithm, it is shown that the model error, represented as the difference between the approximating and true force, asymptotically decreases to zero in a geometric fashion provided that sufficiently many scales are observed and certain parameters of the algorithm are appropriately tuned.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2213363</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proc. R. Soc. Edinb. A: Math.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>