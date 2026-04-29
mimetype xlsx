--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523420</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14379/iodp.sp.405add.2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expedition 405 Scientific Prospectus Addendum: Tracking Tsunamigenic Slip Across the Japan Trench (JTRACK)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kodaira, S; Conin, M; Fulton, P; Kirkpatrick, J; Regalla, C; Ujiie, K; Okutsu, N; Maeda, L; Toczko, S; Eguchi, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific prospectus</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>405</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2332-1385</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A new component to the drilling operations has been added to the International Ocean Discovery Program (IODP) Expedition 405 schedule following approval of an Ancillary Project Letter (1013-APL). The new operations involve deploying a borehole observatory into Hole C0019D with a temperature sensor string. This hole and observatory infrastructure (i.e., casing) was previously drilled as part of Integrated Ocean Drilling Program Expedition 343/343T in 2012 (Expedition 343/343T Scientists, 2013). Site C0019 is the same site as Site JTCT-01A, described as part of Expedition 405 in Kodaira et al. (2023). Installation of a new instrument string in Hole C0019D at the beginning of Expedition 405 operations will allow the passive observation of anticipated subsurface hydrologic effects caused by nearby drilling (e.g., Kinoshita and Saffer, 2018). Together, the new drilling around Site C0019/JTCT-01A and the resulting observatory temperature observations in Hole C0019D will constitute a series of cross-borehole experiments that enable the determination of large-scale hydrogeologic properties around the plate boundary fault and overlying damage zone.
+The site priorities and drilling and coring strategy at the primary sites for Expedition 405 (Sites JTCT-01A and JTCT-02A) remain unchanged from the original Expedition 405 Scientific Prospectus (Kodaira et al., 2023).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>