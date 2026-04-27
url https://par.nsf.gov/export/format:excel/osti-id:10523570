--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523570</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3677326</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Connecting in Crisis: Investigating Equitable Community Internet Access in the US During the COVID-19 Pandemic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McDonald, Nora; Stamato, Lydia; Hamidi, Foad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Journal on Computing and Sustainable Societies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2834-5533</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Although internet access and affordability are increasingly at the center of policy decisions around issues of the “digital divide” in the US, the complex nature of usage as it relates to structural inequality is not well-understood. We partnered with Project Waves, a community internet provider, to set up connectivity across the urban landscape of a city in the Eastern United States to study factors that impact the rollout of affordable broadband internet connectivity to low-income communities during the COVID-19 pandemic. The organization endeavored to meet structural challenges, provide community support for adoption, and stave off attendant privacy concerns. We present three dimensions of equitable use prioritized by the community internet provider: safety from COVID-19 through social distancing enabled by remote access, trusted connectivity, and private internet access. We use employee interviews and a phone survey of internet recipients to investigate how the provider prioritized these dimensions and who uses their service.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030451</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>