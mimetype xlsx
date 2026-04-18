--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523641</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Community-Driven Process for Developing NSF Review Panelists</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bates, R A; Benson, L; Sims, R; Watts, K; Jensen, K; Ko, E; Lichtenstein, G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0190-1052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Peer review of grant proposals is critical to the National Science Foundation (NSF) funding process for STEM disciplinary and education research. Despite this, scholars receive little training in effective and constructive review of proposals beyond definitions of review criteria and an overview of strategies to avoid bias and communicate clearly. Senior researchers often find that their reviewing skills improve and develop over time, but variations in reviewer starting points can have a negative impact on the value of reviews for their intended audiences of program officers, who make funding recommendations, and principal investigators, who drive the research or want to improve their proposals. Building on the journal review component of the Engineering Education Research Peer Review Training (EER PERT) project, which is designed to develop EER scholars’ peer review skills through mentored reviewing experiences, this paper describes a program designed to provide professional development for proposal reviewing and provides initial evaluation results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2037797</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Baltimore, MD</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>