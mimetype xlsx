--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523739</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/amt-17-2649-2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Intercomparison of eddy-covariance software for urban tall-tower sites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lan, Changxing; Mauder, Matthias; Stagakis, Stavros; Loubet, Benjamin; D'Onofrio, Claudio; Metzger, Stefan; Durden, David; Herig-Coimbra, Pedro-Henrique</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Measurement Techniques</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2649 to 2669</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1867-8548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Long-term tall-tower eddy-covariance (EC) measurements have been recently established in three European pilot cities as part of the ICOS-Cities project. We conducted a comparison of EC software to ensure a reliable generation of interoperable flux estimates, which is the prerequisite for avoiding methodological biases and improving the comparability of the results. We analyzed datasets covering 5 months collected from EC tall-tower installations located in urbanized areas of Munich, Zurich, and Paris. Fluxes of sensible heat, latent heat, and CO2 were calculated using three software packages (i.e., TK3, EddyPro, and eddy4R) to assess the uncertainty of flux estimations attributed to differences in implemented postprocessing schemes. A very good agreement on the mean values and standard deviations was found across all three sites, which can probably be attributed to a uniform instrumentation, data acquisition, and preprocessing. The overall comparison of final flux time series products showed a good but not yet perfect agreement among the three software packages. TK3 and EddyPro both calculated fluxes with low-frequency spectral correction, resulting in better agreement than between TK3 and the eddy4R workflow with disabled low-frequency spectral treatment. These observed flux discrepancies indicate the crucial role of treating low-frequency spectral loss in flux estimation for tall-tower EC systems.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217817; 2313772</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>