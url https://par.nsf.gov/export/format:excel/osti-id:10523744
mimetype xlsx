--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523744</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024EF004510</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fifteen Years of Integrated Terrestrial Environmental Observatories (TERENO) in Germany: Functions, Services, and Lessons Learned</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zacharias, Steffen; Loescher, Henry W; Bogena, Heye; Kiese, Ralf; Schrön, Martin; Attinger, Sabine; Blume, Theresa; Borchardt, Dietrich; Borg, Erik; Bumberger, Jan; Chwala, Christian; Dietrich, Peter; Fersch, Benjamin; Frenzel, Mark; Gaillardet, Jérôme; Groh, Jannis; Hajnsek, Irena; Itzerott, Sibylle; Kunkel, Ralf; Kunstmann, Harald; Kunz, Matthias; Liebner, Susanne; Mirtl, Michael; Montzka, Carsten; Musolff, Andreas; Pütz, Thomas; Rebmann, Corinna; Rinke, Karsten; Rode, Michael; Sachs, Torsten; Samaniego, Luis; Schmid, Hans Peter; Vogel, Hans‐Jörg; Weber, Ute; Wollschläger, Ute; Vereecken, Harry</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth's Future</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2328-4277</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The need to develop and provide integrated observation systems to better understand and manage global and regional environmental change is one of the major challenges facing Earth system science today. In 2008, the German Helmholtz Association took up this challenge and launched the German research infrastructure TERrestrial ENvironmental Observatories (TERENO). The aim of TERENO is the establishment and maintenance of a network of observatories as a basis for an interdisciplinary and long‐term research program to investigate the effects of global environmental change on terrestrial ecosystems and their socio‐economic consequences. State‐of‐the‐art methods from the field of environmental monitoring, geophysics, remote sensing, and modeling are used to record and analyze states and fluxes in different environmental disciplines from groundwater through the vadose zone, surface water, and biosphere, up to the lower atmosphere. Over the past 15 years we have collectively gained experience in operating a long‐term observing network, thereby overcoming unexpected operational and institutional challenges, exceeding expectations, and facilitating new research. Today, the TERENO network is a key pillar for environmental modeling and forecasting in Germany, an information hub for practitioners and policy stakeholders in agriculture, forestry, and water management at regional to national levels, a nucleus for international collaboration, academic training and scientific outreach, an important anchor for large‐scale experiments, and a trigger for methodological innovation and technological progress. This article describes TERENO's key services and functions, presents the main lessons learned from this 15‐year effort, and emphasizes the need to continue long‐term integrated environmental monitoring programmes in the future.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217817</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>