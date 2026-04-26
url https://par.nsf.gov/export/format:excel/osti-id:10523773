--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...63 lines deleted...]
-        <v>41</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10523773</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.26008/1912/bco-dmo.927568.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aerosol and seawater beryllium-7 concentrations from the French GEOTRACES GS02 SWINGS cruise aboard R/V Marion-Dufresne (MD229) from January to March 2021</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Stephens, Mark</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Beryllium-7, a cosmogenic radioactive isotope with a half-life of 53.3 days, is formed in the atmosphere, attaches to aerosol particles, and is deposited on the earth&amp;#39;s surface through wet and dry processes. In this project, we measured Be-7 concentrations in aerosol particles and in seawater samples (depths &amp;lt; 200 meters) collected on the French GEOTRACES section GS02 SWINGS cruise aboard R/V Marion-Dufresne. The cruise originated at Réunion Island on 11 January 2021 and concluded at Réunion on 8 March 2021. Nineteen aerosol samples and seawater from eleven stations in the South Indian Ocean were collected. The dataset will be used to study the deposition of trace elements and isotopes (TEIs) and upper ocean mixing processes. Aerosol deposition is an important source of TE micronutrients to open ocean areas that are far removed from riverine sources. But, while the collection aerosol of samples for TEI analysis is straightforward, estimating the deposition flux also requires an appropriate deposition velocity (i.e. deposition flux is the product of the aerosol concentration and deposition velocity). Because Be-7 is supplied to the open ocean exclusively through aerosol deposition and it is removed through radioactive decay, the water column inventory and aerosol concentration of Be-7 can be used to derive the deposition velocity applicable to aerosol TEIs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2023011</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biological and Chemical Oceanography Data Management Office (BCO-DMO)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Southwest Indian Ocean; (East Bound Longitude:81.912; North Bound Latitude:-25; South Bound Latitude:-57.992; West Bound Longitude:31.701)</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Florida International University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>