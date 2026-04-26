--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,181 +65,312 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524133</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Implementing Collaborative Online Lab Experiences to Facilitate Active Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tcheslavski, GV; Yoo, J; Sayil, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Laboratory experience is among the key components in engineering education. It is highly instrumental and plays a significant role in students’ knowledge building, application, and distribution. Learning in laboratories is interactive and often collaborative. On the other hand, students, who learn engineering through online mechanisms, may face challenges with labs, which were frequently documented during the recent pandemic. To address such challenges, innovative online lab learning modules were developed, and learning strategies were implemented in five courses in electrical engineering, Circuits I, Electronics I, Electronics II, Signals and Systems, and Embedded System, through which students gain solid foundation before advancing to senior design projects.
+The two main incorporated strategies were Open-Ended lab design and Teamwork implementation. Open-Ended lab modules using a lab-in-a-box approach allow students solving lab problems with multiple approaches fostering problem solving both independently and collaboratively. This innovative lab design promotes problem solving at various cognitive levels. It is better suited for concept exploration and collaborative lab learning environments as opposed to the traditional lab works with a prescribed approach leading students to follow certain procedures that may lack the problem exploration stage. Additionally, course instructors formed online lab groups, so that students were sharing the problem-solving process – from ideas formation to solutions – with their peers.
+To evaluate the effectiveness of the implemented lab strategies, students in the participating courses were randomly divided into experimental and control groups. Both assignment grades and students' feedback via surveys were used to evaluate students' learning. Participants in the control group were learning in labs through the materials that were aligned
+with core concepts by following predetermined procedures. Students in the experimental group learned through inquiry-based lab materials that required them to work in teams by integrating core concepts together to find a solution and while following one of potentially many approaches. To maximize the online lab learning effect and to replicate the contemporary
+industry, commerce, and research practices, instructor-structured cooperative learning strategies were applied along with pre-lab simulations and instructional videos.
+This paper showcases the outcomes of our 2nd year implementation of active learning laboratory strategies on the mixed population of online and face-to-face students. We observed that students in the experimental group generally outperformed their counterparts in labs and showed significantly higher results in the assignments addressing more advanced concept
+understanding and applications (grand average of 88.3% vs. 66.3%). Surveys also indicated that students saw the benefits of collaboration with Open-Ended lab modules not only for learning concepts, but also for improving their communication skills. Students were able to collaborate on lab problems through various communication tools, such as course Learning Management System (LMS) and mobile apps forming online learning communities.
+We believe that that the implementation of open-ended collaborative laboratory strategies can assist students in cultivating a deeper comprehension, fostering self-confidence, and refining their critical thinking abilities, all while strengthening their sense of inclusion within the field of engineering.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048328</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>